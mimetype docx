--- v0 (2025-12-05)
+++ v1 (2026-08-27)
@@ -2,2522 +2,2057 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="45CCFCF5" w:rsidRDefault="5CA3DF52" w14:paraId="4FC8715C" w14:textId="00DC6AE3">
+    <w:p w14:paraId="4FC8715C" w14:textId="26D6D632" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="59DA57DF" w:rsidP="45CCFCF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>Accommodation and Support Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="37D605C4" w:rsidRDefault="115718B1" w14:paraId="56E95E6D" w14:textId="6937B22D">
+    <w:p w14:paraId="56E95E6D" w14:textId="6937B22D" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="37D605C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Rutgers University Newark (RU-N) is committed to the creation of an inclusive and safe learning environment for all students and the University as a whole. RU-N has identified the following resources to further the mission of access and support:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="45CCFCF5" w:rsidRDefault="55B5CE73" w14:paraId="17CDB25B" w14:textId="5656B7C5">
+    <w:p w14:paraId="17CDB25B" w14:textId="5656B7C5" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="55B5CE73" w:rsidP="45CCFCF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="2EC36B34" w:rsidRDefault="115718B1" w14:paraId="363F1B0F" w14:textId="52F35139">
+    <w:p w14:paraId="363F1B0F" w14:textId="52F35139" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="2EC36B34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For Individuals </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="1B6A6F2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="1B6A6F2F" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Experiencing Disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Office of Disability Services (ODS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="54A9FF28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="54A9FF28" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">works with students </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="33F0324E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="33F0324E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>with medical, physical, and/or mental conditions who encounter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="6B84674C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="6B84674C" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> disabling</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="33F0324E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="33F0324E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> barriers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="67EFD62E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="67EFD62E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="67EFD62E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="67EFD62E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="67EFD62E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="67EFD62E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="54A9FF28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="54A9FF28" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">determine </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2AAD9577">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2AAD9577" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonable and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>appropriate accommodation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="47021C61">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="47021C61" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="343673C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="343673C4" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="47021C61">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="47021C61" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> access</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="10BF09F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="10BF09F1" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2EE0E6B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2EE0E6B2" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Students w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="005EBEE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="005EBEE1" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ho have completed the process with ODS and have </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2EE0E6B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2EE0E6B2" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">approved </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="44E60854">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="44E60854" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="44E60854">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="44E60854" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2EE0E6B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2EE0E6B2" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="43777107">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="43777107" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>provided</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2EE0E6B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="2EE0E6B2" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Letter of Accommodation (LOA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="43149469">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="43149469" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific to each course. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="4081EE82">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="4081EE82" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="1CD673E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="1CD673E0" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>initiate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="4081EE82">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="4081EE82" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="4081EE82">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="4081EE82" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="5B198F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="5B198F28" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> for their course</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="4081EE82">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="4081EE82" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> students must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2EE753E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2EE753E0" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> both</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="4081EE82">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="4081EE82" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="43149469">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="43149469" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>provide the LOA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="283D7828">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="283D7828" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="315C423E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="315C423E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="4B259290">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="4B259290" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">have a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="315C423E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="315C423E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>conversation with the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="5A3D95E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="5A3D95E1" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> course instructor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="315C423E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="315C423E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> about the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="7B684CAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="7B684CAE" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="63EF628D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="63EF628D" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>accommodations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="59584A33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="59584A33" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. This should occur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="7B684CAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="7B684CAE" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="315C423E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="315C423E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">s early in the semester as possible. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> More information can be found at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="74A1AB2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="74A1AB2B" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="00A33840" w:rsidR="5091B958">
+        <w:r w:rsidR="5091B958" w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>RU-N ODS website (</w:t>
         </w:r>
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>ods</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A33840" w:rsidR="61E517B3">
+        <w:r w:rsidR="61E517B3" w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>.newark</w:t>
         </w:r>
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>.rutgers.edu</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A33840" w:rsidR="0A2DC42E">
+        <w:r w:rsidR="0A2DC42E" w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Contact ODS at (973)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="70E96DF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="70E96DF3" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>353-5375 or via email at</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>ods@newark.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="45CCFCF5" w:rsidRDefault="55B5CE73" w14:paraId="7201383D" w14:textId="0E1ACE81">
+    <w:p w14:paraId="7201383D" w14:textId="0E1ACE81" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="55B5CE73" w:rsidP="45CCFCF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="37D605C4" w:rsidRDefault="115718B1" w14:paraId="3F4701D0" w14:textId="425D3676">
+    <w:p w14:paraId="3F4701D0" w14:textId="425D3676" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="37D605C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For Individuals who are Pregnant</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: The Office of Title IX and ADA Compliance is available to assist with any concerns or potential accommodations related to pregnancy. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Students may contact the Office of Title IX and ADA Compliance at (973) 353-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="48E6CA5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="48E6CA5E" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5063</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or via email at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>TitleIX@newark.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="45CCFCF5" w:rsidRDefault="55B5CE73" w14:paraId="0087B2AE" w14:textId="7FE3C9EF">
+    <w:p w14:paraId="0087B2AE" w14:textId="7FE3C9EF" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="55B5CE73" w:rsidP="45CCFCF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="7E286055" w:rsidRDefault="115718B1" w14:paraId="22FC70A2" w14:textId="67D5599E">
+    <w:p w14:paraId="22FC70A2" w14:textId="67D5599E" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="7E286055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="00E92FEC">
+      <w:r w:rsidR="00E92FEC" w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Short-term </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Absence Verification: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The Office of the Dean of Students</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> can </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>provide assistance for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> absences</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to religious observance, emergency or unavoidable conflict (illness, personal or family emergency, etc.). Students should refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>University Policy 10.2.7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="424C6E7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="424C6E7A" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Students requesting a letter of verification should submit information using the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="00A33840" w:rsidR="45840F3C">
+        <w:r w:rsidR="45840F3C" w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://go.rutgers.edu/Verification</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A33840" w:rsidR="45840F3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="45840F3C" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="7E286055" w:rsidRDefault="115718B1" w14:paraId="2A60ACDF" w14:textId="5DB29BE0">
+    <w:p w14:paraId="2A60ACDF" w14:textId="5DB29BE0" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="7E286055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="7E286055" w:rsidRDefault="115718B1" w14:paraId="47626D22" w14:textId="5E19103E">
+    <w:p w14:paraId="47626D22" w14:textId="5E19103E" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="7E286055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For Individuals with temporary conditions/injuries: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The Office of the Dean of Students</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> can assist students who are experiencing a temporary condition or injury (broken or sprained limbs, concussions, or recovery from surgery). Students experiencing a temporary condition or injury should submit a request using the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://temporaryconditions.rut</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A33840" w:rsidR="2C9CFE62">
+        <w:r w:rsidR="2C9CFE62" w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>gers</w:t>
         </w:r>
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="0A5B8226" w:rsidRDefault="55B5CE73" w14:paraId="7878AFAB" w14:textId="68D8E3E7">
+    <w:p w14:paraId="7878AFAB" w14:textId="68D8E3E7" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="55B5CE73" w:rsidP="0A5B8226">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="37D605C4" w:rsidRDefault="65EF125D" w14:paraId="6E5552A1" w14:textId="422B0D3F">
+    <w:p w14:paraId="6E5552A1" w14:textId="422B0D3F" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="65EF125D" w:rsidP="37D605C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For Gender or Sex-Based Discrimination or Harassment: </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>The Office of Title IX and ADA Compliance can assist students who are experiencing any form of gender or sex-based discrimination or harassment, including sexual assault, sexual harassment, relationship violence, or stalking.  Students can report an incident to the Office of Title IX and ADA Compliance by calling (973) 353-</w:t>
+      </w:r>
+      <w:r w:rsidR="501F4BA3" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5063</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or emailing </w:t>
       </w:r>
-      <w:hyperlink r:id="Rcf1a36fae320438d">
-        <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>TitleIX@newark.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. Incidents may also be reported by using the following link: </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>tinyurl.com/</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="65EF125D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>RUNReportingForm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="115718B1" w:rsidRDefault="115718B1" w14:paraId="09F116F5" w14:textId="7772792D">
+    <w:p w14:paraId="09F116F5" w14:textId="7772792D" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="115718B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="115718B1" w:rsidRDefault="115718B1" w14:paraId="3EE16089" w14:textId="4929B95E">
+    <w:p w14:paraId="3EE16089" w14:textId="4929B95E" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="115718B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For support related to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="56826229">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="56826229" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">nterpersonal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="1094AA4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="1094AA4F" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">iolence: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The Office for Violence Prevention and Victim Assistance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="5406A3FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="5406A3FA" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VPVA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> can provide any student with confidential support.  The office </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">does </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> have a reporting obligation to Title IX.  Students can contact the office by calling (973) 353-1918 or emailing </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00A33840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>run.vpva@rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">There is also a confidential text-based </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="2B2C5028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2B2C5028" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">helpline </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>available to students; students can text (973) 339-0734 for support.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="27B47185">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="27B47185" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  Students do not need to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="27B47185">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="27B47185" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a victim</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A33840" w:rsidR="27B47185">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="27B47185" w:rsidRPr="00A33840">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/survivor of violence; any student can receive services, information and support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="115718B1" w:rsidRDefault="115718B1" w14:paraId="637A167B" w14:textId="7DDF96B3">
+    <w:p w14:paraId="637A167B" w14:textId="7DDF96B3" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="115718B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="55B5CE73" w:rsidP="109A88AC" w:rsidRDefault="115718B1" w14:paraId="54E87D5D" w14:textId="71BC8E0D">
+    <w:p w14:paraId="54E87D5D" w14:textId="71BC8E0D" w:rsidR="55B5CE73" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="109A88AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For Crisis and Concerns</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3208CC33">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3208CC33" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="188B0B42">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="188B0B42" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3208CC33">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3208CC33" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ousing/</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="59E28581">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="59E28581" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3208CC33">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3208CC33" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ood </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="397CABC1">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="397CABC1" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3208CC33">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3208CC33" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">security, </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="19FF2B2E">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="19FF2B2E" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3208CC33">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3208CC33" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ellness, </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4F8A3303">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="4F8A3303" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ndocumented</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="69DC4369">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="69DC4369" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="0E4E46CE">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0E4E46CE" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="69DC4369">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="69DC4369" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ervices</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="7F3E3196">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="7F3E3196" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">nexpected </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3EB54882">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3EB54882" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ife </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="5CE262C8">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="5CE262C8" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">vents, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="3EEC1A71">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="3EEC1A71" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="75ABF754">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="75ABF754" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ersonal </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="367309E3">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="367309E3" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="2D036C7A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="2D036C7A" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ardships)</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="115718B1">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="115718B1">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="109A88AC" w:rsidR="34C60A73">
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Campus Awareness Response and Education (CARE) Team works with students in crisis to develop a plan of support plan and address personal situations that might impact their academic performance. Connect with the CARE Team by using the following link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="34C60A73" w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://go.rutgers.edu/RUNReportingForm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="34C60A73">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="34C60A73" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="115718B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">or emailing </w:t>
       </w:r>
-      <w:hyperlink r:id="Rca5339d636c24137">
-        <w:r w:rsidRPr="109A88AC" w:rsidR="115718B1">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>careteam@</w:t>
         </w:r>
-        <w:r w:rsidRPr="109A88AC" w:rsidR="1B5D0B83">
+        <w:r w:rsidR="1B5D0B83" w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>newark.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="1B5D0B83">
+      <w:r w:rsidR="1B5D0B83" w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="109A88AC" w:rsidP="109A88AC" w:rsidRDefault="109A88AC" w14:paraId="3DEC8C71" w14:textId="721DD747">
+    <w:p w14:paraId="3DEC8C71" w14:textId="721DD747" w:rsidR="109A88AC" w:rsidRDefault="109A88AC" w:rsidP="109A88AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="748F7770" w:rsidP="109A88AC" w:rsidRDefault="748F7770" w14:paraId="558A8E2C" w14:textId="1E7D6F94">
+    <w:p w14:paraId="558A8E2C" w14:textId="1E7D6F94" w:rsidR="748F7770" w:rsidRDefault="748F7770" w:rsidP="109A88AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...17 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For Basic Needs Support: </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="748F7770">
-[...85 lines deleted...]
-        <w:r w:rsidRPr="109A88AC" w:rsidR="748F7770">
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The campus food pantry provides completely free groceries to anyone having trouble affording or accessing enough nutritious foods for a healthy lifestyle, as well as assistance accessing additional basic needs resources. Please visit the website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...8 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>go.rutgers.edu/pantry</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="748F7770">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or email </w:t>
       </w:r>
-      <w:hyperlink r:id="R50e65b382d884c0f">
-        <w:r w:rsidRPr="109A88AC" w:rsidR="748F7770">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...8 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>pantry_run@newark.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="748F7770">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="115718B1" w:rsidP="115718B1" w:rsidRDefault="115718B1" w14:paraId="7245E3FD" w14:textId="36689B49">
+    <w:p w14:paraId="7245E3FD" w14:textId="36689B49" w:rsidR="115718B1" w:rsidRPr="00A33840" w:rsidRDefault="115718B1" w:rsidP="115718B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="170BAB5A" w:rsidP="109A88AC" w:rsidRDefault="170BAB5A" w14:paraId="55FB3CAD" w14:textId="3A0DA5E9">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="55FB3CAD" w14:textId="3A0DA5E9" w:rsidR="170BAB5A" w:rsidRPr="00A33840" w:rsidRDefault="170BAB5A" w:rsidP="109A88AC">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...27 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CF6ADCC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>For Psychological</w:t>
+      </w:r>
+      <w:r w:rsidR="6CFCB53B" w:rsidRPr="6CF6ADCC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CF6ADCC" w:rsidR="170BAB5A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="6CF6ADCC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Stress, Mood, </w:t>
+      </w:r>
+      <w:r w:rsidR="4BDAE63A" w:rsidRPr="6CF6ADCC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Food Insecurity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CF6ADCC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Family Issues, Substance Use concerns and other personal challenges):</w:t>
+      </w:r>
+      <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CF6ADCC" w:rsidR="170BAB5A">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00A33840">
+      <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Rutgers University-Newark Counseling Center provides individual therapy and support groups for students dealing with psychological issues. To schedule an appointment, email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-          </w:rPr>
-[...84 lines deleted...]
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>counseling@newark.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4C43E096">
-[...114 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or call (973) 353-5805. Additional support </w:t>
+      </w:r>
+      <w:r w:rsidR="5AEC543C" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">resources </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="1DF07986">
-[...116 lines deleted...]
-        <w:t xml:space="preserve">services:</w:t>
+      <w:r w:rsidR="1DF07986" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Uwill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="4C43E096" w:rsidRPr="109A88AC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="170BAB5A" w:rsidP="70A9405F" w:rsidRDefault="4CCC01ED" w14:paraId="42AF3F68" w14:textId="34495B6D">
+    <w:p w14:paraId="42AF3F68" w14:textId="34495B6D" w:rsidR="170BAB5A" w:rsidRPr="00A33840" w:rsidRDefault="4CCC01ED" w:rsidP="70A9405F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Uhelp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>: Crisis support at 833</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="51FF6A6A">
+      <w:r w:rsidR="51FF6A6A" w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>646</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A33840" w:rsidR="464F0B78">
+      <w:r w:rsidR="464F0B78" w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1526 (available 24/7/365).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="170BAB5A" w:rsidP="70A9405F" w:rsidRDefault="4CCC01ED" w14:paraId="4815EF0A" w14:textId="619BE94C">
+    <w:p w14:paraId="4815EF0A" w14:textId="619BE94C" w:rsidR="170BAB5A" w:rsidRPr="00A33840" w:rsidRDefault="4CCC01ED" w:rsidP="70A9405F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Urise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>: Wellness-based video collection with a free account.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="170BAB5A" w:rsidP="70A9405F" w:rsidRDefault="4CCC01ED" w14:paraId="1E30832C" w14:textId="2261B81F">
+    <w:p w14:paraId="1E30832C" w14:textId="2261B81F" w:rsidR="170BAB5A" w:rsidRPr="00A33840" w:rsidRDefault="4CCC01ED" w:rsidP="70A9405F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Umatch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A33840">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>: Teletherapy with flexible scheduling, starting with a free account.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33840" w:rsidR="170BAB5A" w:rsidP="70A9405F" w:rsidRDefault="4CCC01ED" w14:paraId="70A66FED" w14:textId="25B59999">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+    <w:p w14:paraId="70A66FED" w14:textId="25B59999" w:rsidR="170BAB5A" w:rsidRPr="00A33840" w:rsidRDefault="4CCC01ED" w:rsidP="70A9405F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Access </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Uwill@RUN</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="Rba395e0158e142e3">
-        <w:r w:rsidRPr="109A88AC" w:rsidR="45F9A2B1">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="45F9A2B1" w:rsidRPr="109A88AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://my.rutgers.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="45F9A2B1">
+      <w:r w:rsidR="45F9A2B1" w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">using your </w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>netid</w:t>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. Services are confidential and free. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="109A88AC" w:rsidR="4CCC01ED">
+      <w:r w:rsidRPr="109A88AC">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For emergencies, call 911 or Rutgers University Police Department at (973) 353-5111.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00A33840" w:rsidR="170BAB5A">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="170BAB5A" w:rsidRPr="00A33840">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -2527,453 +2062,455 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E2E2ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="349EEF34"/>
     <w:lvl w:ilvl="0" w:tplc="4B1E0B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AF42A0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A8AA05A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A40C014E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5F82896C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="86329612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C714DFC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8778AED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="495264FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4EF171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB08824A"/>
     <w:lvl w:ilvl="0" w:tplc="DCD44D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90D244A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="00E6DE74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="86F28AA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04C8BC52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2ED64536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AAC85538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A698A6DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F8A3FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AF8E7B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CFAAA08"/>
     <w:lvl w:ilvl="0" w:tplc="99FE147C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F8A5E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A7AE4674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="50DA302E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B66244A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="62EA4060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1A8CD10E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="961C43AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E7B007D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="190841291">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1088766301">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="221645577">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="2CF38A2E"/>
     <w:rsid w:val="0005747A"/>
     <w:rsid w:val="00088D01"/>
     <w:rsid w:val="00103C0B"/>
     <w:rsid w:val="002ADF29"/>
     <w:rsid w:val="004F24A0"/>
     <w:rsid w:val="00572131"/>
     <w:rsid w:val="005B8F49"/>
     <w:rsid w:val="005EBEE1"/>
+    <w:rsid w:val="00805D2C"/>
     <w:rsid w:val="00A33840"/>
     <w:rsid w:val="00AB714A"/>
+    <w:rsid w:val="00C35931"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00ED1AD4"/>
     <w:rsid w:val="01A838DF"/>
     <w:rsid w:val="01D8BE47"/>
     <w:rsid w:val="02A09F32"/>
     <w:rsid w:val="02C2E6E4"/>
     <w:rsid w:val="037B39C8"/>
     <w:rsid w:val="03CA9729"/>
     <w:rsid w:val="03CC8416"/>
     <w:rsid w:val="04208F11"/>
     <w:rsid w:val="04AC63AF"/>
     <w:rsid w:val="04BB9F4D"/>
     <w:rsid w:val="04D83747"/>
     <w:rsid w:val="0579EA16"/>
     <w:rsid w:val="059E7AC1"/>
     <w:rsid w:val="066767AF"/>
     <w:rsid w:val="067DD285"/>
     <w:rsid w:val="07594A77"/>
     <w:rsid w:val="077C6D1A"/>
     <w:rsid w:val="07855983"/>
     <w:rsid w:val="079F78E1"/>
     <w:rsid w:val="081DE11A"/>
     <w:rsid w:val="0825B087"/>
     <w:rsid w:val="08DCD21A"/>
     <w:rsid w:val="08ED6B08"/>
@@ -3488,133 +3025,133 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2CF38A2E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FB6F2C97-2E94-4C8D-B837-10ACB2935DF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3770,52 +3307,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3882,124 +3419,125 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB714A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ods.newark.rutgers.edu/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temporaryconditions.rutgers.edu" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.rutgers.edu/Verification" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/1027-currentpdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:run.vpva@rutgers.edu" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TitleIX@newark.rutgers.edu" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ods@newark.rutgers.edu" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TitleIX@newark.rutgers.edu" TargetMode="External" Id="Rcf1a36fae320438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.rutgers.edu/RUNReportingForm" TargetMode="External" Id="R74398787f6004bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careteam@newark.rutgers.edu" TargetMode="External" Id="Rca5339d636c24137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.rutgers.edu/pantry" TargetMode="External" Id="Rf8d68bd363d84e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pantry_run@newark.rutgers.edu" TargetMode="External" Id="R50e65b382d884c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:counseling@newark.rutgers.edu" TargetMode="External" Id="R768c626d24464f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.rutgers.edu" TargetMode="External" Id="Rba395e0158e142e3" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ods.newark.rutgers.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temporaryconditions.rutgers.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.rutgers.edu/pantry" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.rutgers.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.rutgers.edu/Verification" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careteam@newark.rutgers.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.rutgers.edu/RUNReportingForm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:counseling@newark.rutgers.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/1027-currentpdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:run.vpva@rutgers.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TitleIX@newark.rutgers.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pantry_run@newark.rutgers.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ods@newark.rutgers.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TitleIX@newark.rutgers.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4232,65 +3770,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007F5B17C1DF077E4095266981BA458BDB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cbc274b133eeee78f227fa89ac514a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1458e423-2192-400f-abc6-8ea690c01b94" xmlns:ns4="4cb16bb7-5431-483f-ba4f-37b9600966a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1703ccdc5a8c88a235521af860e00cd0" ns3:_="" ns4:_="">
     <xsd:import namespace="1458e423-2192-400f-abc6-8ea690c01b94"/>
     <xsd:import namespace="4cb16bb7-5431-483f-ba4f-37b9600966a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4469,96 +3992,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD53EA0-EE9B-42F5-8413-F7B6C2B78A87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1458e423-2192-400f-abc6-8ea690c01b94"/>
     <ds:schemaRef ds:uri="4cb16bb7-5431-483f-ba4f-37b9600966a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85B56C4E-67E1-420E-895F-F917259CE548}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE42BAC7-55E5-4D2D-88A2-039BACB37D77}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>828</Words>
+  <Characters>4723</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5540</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Erica Williams</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Erica Williams</lastModifiedBy>
-  <revision>15</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007F5B17C1DF077E4095266981BA458BDB</vt:lpwstr>
   </property>
 </Properties>
 </file>